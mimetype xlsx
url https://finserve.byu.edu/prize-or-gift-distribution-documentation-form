--- v0 (2025-10-07)
+++ v1 (2026-05-14)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30015"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pkl3\Box\FS Tax Office\BYU Tax Forms - Perm\Distribution Documentation Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C291CEA7-E52A-4BB4-8446-7546F1F62381}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="20" documentId="13_ncr:1_{C291CEA7-E52A-4BB4-8446-7546F1F62381}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{387CB407-19A5-4798-9CB0-74A1A64DD736}"/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="28996" windowHeight="11475" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C37" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="37">
   <si>
     <t>PRIZE OR GIFT DISTRIBUTION DOCUMENTATION FORM</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Purpose:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
@@ -129,67 +129,108 @@
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Recipient is:</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Required Additional Documentation</t>
     </r>
   </si>
   <si>
+    <t>* Permanent Resident is treated as a US person for tax purposes.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF030303"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>US Citizen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> or Permanent Resident*</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">W-9 required if greater than $200 is </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF262626"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">given </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color rgb="FF030303"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Non-US Citizen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> or Non-Permanent Resident</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>W-8BEN required if greater than $15 is given</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Either (1) have the Recipient and </t>
     </r>
     <r>
       <rPr>
@@ -225,81 +266,90 @@
       <rPr>
         <sz val="11"/>
         <color rgb="FF5D5D5D"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>If an employee attests to the distribution of funds, it means he or she was present and saw it take place.</t>
     </r>
   </si>
   <si>
     <t>In addition to this form, distributions to donors also need to be coordinated with LDS Philanthropies so that the return benefit to the donor is reflected on the donation acknowledgment. </t>
   </si>
   <si>
     <t>Prize or gift custodian name:</t>
   </si>
   <si>
+    <t>Phone:</t>
+  </si>
+  <si>
+    <t>Driver Worktag, account, and class used to purchase prize/gift:</t>
+  </si>
+  <si>
     <t>Description of prize/gift item:</t>
   </si>
   <si>
     <t>Reason for Distribution:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Date</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Amount</t>
     </r>
   </si>
   <si>
-    <t>Employee/ Student Emp (Yes/No)</t>
+    <t>Employee/ Student Emp (Circle One)</t>
+  </si>
+  <si>
+    <t>US Citizen or Permanent Resident (Circle One)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">BYU </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">ID
 </t>
     </r>
     <r>
       <rPr>
@@ -335,62 +385,82 @@
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Recipient (Print Name)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>*Recipient Signature</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">    Y      N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Y     N</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Total:</t>
     </r>
   </si>
   <si>
     <t>*If no recipient signature, two employees must attest to distribution</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Employee 1 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF030303"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(REQUIRED)</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Employee 2 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(if no recipient signature)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -401,161 +471,93 @@
       </rPr>
       <t>I personally witnessed the above distribution(s):</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF030303"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Signature:</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Print name:                                                    </t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
     <t xml:space="preserve">Print name:                                                   </t>
   </si>
   <si>
-    <t>Phone:</t>
-[...43 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Please retain a copy of this form and supporting documentation in your files and send a copy of this form with W-9s and W-8BENs to the Tax Office at </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="9"/>
         <color rgb="FF538DD5"/>
         <rFont val="Arial"/>
-        <family val="2"/>
       </rPr>
       <t>taxaccountant@byu.edu</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF538DD5"/>
         <rFont val="Arial"/>
-        <family val="2"/>
       </rPr>
       <t xml:space="preserve">                                                                                                                                                                         </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-[...20 lines deleted...]
-      <t xml:space="preserve"> or Non-Permanent Resident</t>
+      </rPr>
+      <t>Revised 4/28/2026</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="38">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -619,56 +621,50 @@
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF262626"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF030303"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FF030303"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF5D5D5D"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF030303"/>
@@ -707,84 +703,92 @@
       <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF030303"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="7"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color rgb="FF030303"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color rgb="FF538DD5"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF538DD5"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...10 lines deleted...]
-      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
@@ -1023,280 +1027,289 @@
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1630,1137 +1643,1196 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taxaccountant@byu.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:P2"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.15" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.15"/>
   <cols>
-    <col min="1" max="1" width="4.640625" customWidth="1"/>
+    <col min="1" max="1" width="4.6640625" customWidth="1"/>
     <col min="2" max="2" width="11.5" customWidth="1"/>
-    <col min="3" max="3" width="15.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="5.85546875" customWidth="1"/>
+    <col min="3" max="3" width="15.83203125" customWidth="1"/>
+    <col min="4" max="4" width="6.83203125" customWidth="1"/>
+    <col min="5" max="5" width="5.83203125" customWidth="1"/>
     <col min="6" max="6" width="11.5" customWidth="1"/>
-    <col min="7" max="8" width="3.35546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="11.140625" customWidth="1"/>
+    <col min="7" max="8" width="3.33203125" customWidth="1"/>
+    <col min="9" max="9" width="10.33203125" customWidth="1"/>
+    <col min="10" max="10" width="11.1640625" customWidth="1"/>
     <col min="11" max="11" width="11.5" customWidth="1"/>
-    <col min="12" max="12" width="12.35546875" customWidth="1"/>
+    <col min="12" max="12" width="12.33203125" customWidth="1"/>
     <col min="13" max="13" width="10.5" customWidth="1"/>
-    <col min="14" max="14" width="8.35546875" customWidth="1"/>
+    <col min="14" max="14" width="8.33203125" customWidth="1"/>
     <col min="15" max="15" width="12.5" customWidth="1"/>
-    <col min="16" max="16" width="7.140625" customWidth="1"/>
+    <col min="16" max="16" width="7.1640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-[...36 lines deleted...]
-      <c r="A3" s="29" t="s">
+    <row r="1" spans="1:16" ht="22.5" customHeight="1">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+    </row>
+    <row r="2" spans="1:16" ht="27" customHeight="1">
+      <c r="A2" s="55"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+    </row>
+    <row r="3" spans="1:16" ht="27" customHeight="1">
+      <c r="A3" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="29"/>
-[...16 lines deleted...]
-      <c r="A4" s="30" t="s">
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+    </row>
+    <row r="4" spans="1:16" ht="57" customHeight="1">
+      <c r="A4" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="30"/>
-[...16 lines deleted...]
-      <c r="A5" s="31" t="s">
+      <c r="B4" s="78"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="78"/>
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+    </row>
+    <row r="5" spans="1:16" ht="18" customHeight="1">
+      <c r="A5" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="31"/>
-[...16 lines deleted...]
-      <c r="A6" s="30" t="s">
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="57"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="57"/>
+      <c r="N5" s="57"/>
+      <c r="O5" s="57"/>
+      <c r="P5" s="57"/>
+    </row>
+    <row r="6" spans="1:16" ht="26.25" customHeight="1">
+      <c r="A6" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="30"/>
-[...19 lines deleted...]
-      <c r="D7" s="73" t="s">
+      <c r="B6" s="78"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="78"/>
+      <c r="M6" s="78"/>
+      <c r="N6" s="78"/>
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+    </row>
+    <row r="7" spans="1:16" ht="17.25" customHeight="1">
+      <c r="A7" s="63"/>
+      <c r="B7" s="63"/>
+      <c r="C7" s="63"/>
+      <c r="D7" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="73"/>
-[...2 lines deleted...]
-      <c r="H7" s="37" t="s">
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
+      <c r="G7" s="64"/>
+      <c r="H7" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="I7" s="37"/>
-[...20 lines deleted...]
-      <c r="H8" s="37" t="s">
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="I8" s="37"/>
-[...18 lines deleted...]
-      <c r="H9" s="37" t="s">
+      <c r="N7" s="55"/>
+      <c r="O7" s="55"/>
+      <c r="P7" s="55"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="63"/>
+      <c r="B8" s="63"/>
+      <c r="C8" s="63"/>
+      <c r="D8" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="I9" s="37"/>
-[...9 lines deleted...]
-      <c r="A10" s="33" t="s">
+      <c r="E8" s="65"/>
+      <c r="F8" s="65"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="33"/>
-[...16 lines deleted...]
-      <c r="A11" s="33" t="s">
+      <c r="I8" s="61"/>
+      <c r="J8" s="61"/>
+      <c r="K8" s="61"/>
+      <c r="L8" s="62"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="55"/>
+      <c r="O8" s="55"/>
+      <c r="P8" s="55"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="63"/>
+      <c r="B9" s="63"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="33"/>
-[...16 lines deleted...]
-      <c r="A12" s="55" t="s">
+      <c r="E9" s="66"/>
+      <c r="F9" s="66"/>
+      <c r="G9" s="66"/>
+      <c r="H9" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="56"/>
-[...9 lines deleted...]
-      <c r="L12" s="14" t="s">
+      <c r="I9" s="61"/>
+      <c r="J9" s="61"/>
+      <c r="K9" s="61"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="59"/>
+      <c r="N9" s="55"/>
+      <c r="O9" s="55"/>
+      <c r="P9" s="55"/>
+    </row>
+    <row r="10" spans="1:16" ht="36.75" customHeight="1">
+      <c r="A10" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="60"/>
+      <c r="C10" s="60"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
+      <c r="G10" s="60"/>
+      <c r="H10" s="60"/>
+      <c r="I10" s="60"/>
+      <c r="J10" s="60"/>
+      <c r="K10" s="60"/>
+      <c r="L10" s="60"/>
+      <c r="M10" s="60"/>
+      <c r="N10" s="60"/>
+      <c r="O10" s="60"/>
+      <c r="P10" s="60"/>
+    </row>
+    <row r="11" spans="1:16" ht="36.75" customHeight="1">
+      <c r="A11" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="60"/>
+      <c r="C11" s="60"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="60"/>
+      <c r="I11" s="60"/>
+      <c r="J11" s="60"/>
+      <c r="K11" s="60"/>
+      <c r="L11" s="60"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="60"/>
+      <c r="O11" s="60"/>
+      <c r="P11" s="60"/>
+    </row>
+    <row r="12" spans="1:16" ht="24.75" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="22"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="23"/>
+      <c r="L12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="M12" s="21"/>
+      <c r="N12" s="22"/>
+      <c r="O12" s="22"/>
+      <c r="P12" s="23"/>
+    </row>
+    <row r="13" spans="1:16" ht="21.75" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="19"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="31"/>
+      <c r="L13" s="31"/>
+      <c r="M13" s="31"/>
+      <c r="N13" s="31"/>
+      <c r="O13" s="31"/>
+      <c r="P13" s="32"/>
+    </row>
+    <row r="14" spans="1:16" ht="19.5" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="19"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="34"/>
+      <c r="L14" s="34"/>
+      <c r="M14" s="34"/>
+      <c r="N14" s="34"/>
+      <c r="O14" s="34"/>
+      <c r="P14" s="35"/>
+    </row>
+    <row r="15" spans="1:16" ht="21.75" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="19"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="31"/>
+      <c r="K15" s="31"/>
+      <c r="L15" s="31"/>
+      <c r="M15" s="31"/>
+      <c r="N15" s="31"/>
+      <c r="O15" s="31"/>
+      <c r="P15" s="32"/>
+    </row>
+    <row r="16" spans="1:16" ht="46.5" customHeight="1">
+      <c r="A16" s="7"/>
+      <c r="B16" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="37"/>
+      <c r="F16" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="L16" s="25"/>
+      <c r="M16" s="26"/>
+      <c r="N16" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="O16" s="28"/>
+      <c r="P16" s="29"/>
+    </row>
+    <row r="17" spans="1:16" ht="24" customHeight="1">
+      <c r="A17" s="4">
+        <v>1</v>
+      </c>
+      <c r="B17" s="3"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="74"/>
+      <c r="F17" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G17" s="14"/>
+      <c r="H17" s="75"/>
+      <c r="I17" s="75"/>
+      <c r="J17" s="76"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="17"/>
+      <c r="O17" s="16"/>
+      <c r="P17" s="15"/>
+    </row>
+    <row r="18" spans="1:16" ht="24" customHeight="1">
+      <c r="A18" s="4">
+        <v>2</v>
+      </c>
+      <c r="B18" s="3"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="74"/>
+      <c r="F18" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G18" s="14"/>
+      <c r="H18" s="75"/>
+      <c r="I18" s="75"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="17"/>
+      <c r="O18" s="16"/>
+      <c r="P18" s="15"/>
+    </row>
+    <row r="19" spans="1:16" ht="24" customHeight="1">
+      <c r="A19" s="5">
+        <v>3</v>
+      </c>
+      <c r="B19" s="3"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="74"/>
+      <c r="F19" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G19" s="14"/>
+      <c r="H19" s="75"/>
+      <c r="I19" s="75"/>
+      <c r="J19" s="76"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="16"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="17"/>
+      <c r="O19" s="16"/>
+      <c r="P19" s="15"/>
+    </row>
+    <row r="20" spans="1:16" ht="24" customHeight="1">
+      <c r="A20" s="4">
+        <v>4</v>
+      </c>
+      <c r="B20" s="3"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="74"/>
+      <c r="F20" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G20" s="14"/>
+      <c r="H20" s="75"/>
+      <c r="I20" s="75"/>
+      <c r="J20" s="76"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="17"/>
+      <c r="O20" s="16"/>
+      <c r="P20" s="15"/>
+    </row>
+    <row r="21" spans="1:16" ht="24" customHeight="1">
+      <c r="A21" s="5">
+        <v>5</v>
+      </c>
+      <c r="B21" s="3"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="74"/>
+      <c r="F21" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21" s="14"/>
+      <c r="H21" s="75"/>
+      <c r="I21" s="75"/>
+      <c r="J21" s="76"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="16"/>
+      <c r="M21" s="15"/>
+      <c r="N21" s="17"/>
+      <c r="O21" s="16"/>
+      <c r="P21" s="15"/>
+    </row>
+    <row r="22" spans="1:16" ht="24" customHeight="1">
+      <c r="A22" s="6">
+        <v>6</v>
+      </c>
+      <c r="B22" s="3"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="74"/>
+      <c r="F22" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G22" s="14"/>
+      <c r="H22" s="75"/>
+      <c r="I22" s="75"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="17"/>
+      <c r="O22" s="16"/>
+      <c r="P22" s="15"/>
+    </row>
+    <row r="23" spans="1:16" ht="24" customHeight="1">
+      <c r="A23" s="5">
+        <v>7</v>
+      </c>
+      <c r="B23" s="3"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="74"/>
+      <c r="F23" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G23" s="14"/>
+      <c r="H23" s="75"/>
+      <c r="I23" s="75"/>
+      <c r="J23" s="76"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="17"/>
+      <c r="O23" s="16"/>
+      <c r="P23" s="15"/>
+    </row>
+    <row r="24" spans="1:16" ht="24" customHeight="1">
+      <c r="A24" s="5">
+        <v>8</v>
+      </c>
+      <c r="B24" s="3"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" s="74"/>
+      <c r="F24" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G24" s="14"/>
+      <c r="H24" s="75"/>
+      <c r="I24" s="75"/>
+      <c r="J24" s="76"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="16"/>
+      <c r="M24" s="15"/>
+      <c r="N24" s="17"/>
+      <c r="O24" s="16"/>
+      <c r="P24" s="15"/>
+    </row>
+    <row r="25" spans="1:16" ht="24" customHeight="1">
+      <c r="A25" s="4">
+        <v>9</v>
+      </c>
+      <c r="B25" s="3"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="74"/>
+      <c r="F25" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G25" s="14"/>
+      <c r="H25" s="75"/>
+      <c r="I25" s="75"/>
+      <c r="J25" s="76"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="16"/>
+      <c r="M25" s="15"/>
+      <c r="N25" s="17"/>
+      <c r="O25" s="16"/>
+      <c r="P25" s="15"/>
+    </row>
+    <row r="26" spans="1:16" ht="24" customHeight="1">
+      <c r="A26" s="4">
+        <v>10</v>
+      </c>
+      <c r="B26" s="3"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" s="74"/>
+      <c r="F26" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G26" s="14"/>
+      <c r="H26" s="75"/>
+      <c r="I26" s="75"/>
+      <c r="J26" s="76"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="15"/>
+      <c r="N26" s="17"/>
+      <c r="O26" s="16"/>
+      <c r="P26" s="15"/>
+    </row>
+    <row r="27" spans="1:16" ht="24" customHeight="1">
+      <c r="A27" s="4">
+        <v>11</v>
+      </c>
+      <c r="B27" s="3"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" s="74"/>
+      <c r="F27" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G27" s="14"/>
+      <c r="H27" s="75"/>
+      <c r="I27" s="75"/>
+      <c r="J27" s="76"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="16"/>
+      <c r="M27" s="15"/>
+      <c r="N27" s="17"/>
+      <c r="O27" s="16"/>
+      <c r="P27" s="15"/>
+    </row>
+    <row r="28" spans="1:16" ht="24" customHeight="1">
+      <c r="A28" s="4">
+        <v>12</v>
+      </c>
+      <c r="B28" s="3"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="74"/>
+      <c r="F28" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G28" s="14"/>
+      <c r="H28" s="75"/>
+      <c r="I28" s="75"/>
+      <c r="J28" s="76"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="15"/>
+      <c r="N28" s="17"/>
+      <c r="O28" s="16"/>
+      <c r="P28" s="15"/>
+    </row>
+    <row r="29" spans="1:16" ht="24" customHeight="1">
+      <c r="A29" s="4">
+        <v>13</v>
+      </c>
+      <c r="B29" s="3"/>
+      <c r="C29" s="1"/>
+      <c r="D29" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="74"/>
+      <c r="F29" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G29" s="14"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="76"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="16"/>
+      <c r="M29" s="15"/>
+      <c r="N29" s="17"/>
+      <c r="O29" s="16"/>
+      <c r="P29" s="15"/>
+    </row>
+    <row r="30" spans="1:16" ht="24" customHeight="1">
+      <c r="A30" s="4">
+        <v>14</v>
+      </c>
+      <c r="B30" s="3"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E30" s="74"/>
+      <c r="F30" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G30" s="14"/>
+      <c r="H30" s="75"/>
+      <c r="I30" s="75"/>
+      <c r="J30" s="76"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="15"/>
+      <c r="N30" s="17"/>
+      <c r="O30" s="16"/>
+      <c r="P30" s="15"/>
+    </row>
+    <row r="31" spans="1:16" ht="24" customHeight="1">
+      <c r="A31" s="4">
+        <v>15</v>
+      </c>
+      <c r="B31" s="3"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" s="74"/>
+      <c r="F31" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G31" s="14"/>
+      <c r="H31" s="75"/>
+      <c r="I31" s="75"/>
+      <c r="J31" s="76"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="16"/>
+      <c r="M31" s="15"/>
+      <c r="N31" s="17"/>
+      <c r="O31" s="16"/>
+      <c r="P31" s="15"/>
+    </row>
+    <row r="32" spans="1:16" ht="24" customHeight="1">
+      <c r="A32" s="4">
+        <v>16</v>
+      </c>
+      <c r="B32" s="3"/>
+      <c r="C32" s="1"/>
+      <c r="D32" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" s="74"/>
+      <c r="F32" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G32" s="14"/>
+      <c r="H32" s="75"/>
+      <c r="I32" s="75"/>
+      <c r="J32" s="76"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="15"/>
+      <c r="N32" s="17"/>
+      <c r="O32" s="16"/>
+      <c r="P32" s="15"/>
+    </row>
+    <row r="33" spans="1:16" ht="24" customHeight="1">
+      <c r="A33" s="4">
+        <v>17</v>
+      </c>
+      <c r="B33" s="3"/>
+      <c r="C33" s="1"/>
+      <c r="D33" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E33" s="74"/>
+      <c r="F33" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G33" s="14"/>
+      <c r="H33" s="75"/>
+      <c r="I33" s="75"/>
+      <c r="J33" s="76"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="16"/>
+      <c r="M33" s="15"/>
+      <c r="N33" s="17"/>
+      <c r="O33" s="16"/>
+      <c r="P33" s="15"/>
+    </row>
+    <row r="34" spans="1:16" ht="24" customHeight="1">
+      <c r="A34" s="4">
+        <v>18</v>
+      </c>
+      <c r="B34" s="3"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E34" s="74"/>
+      <c r="F34" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G34" s="14"/>
+      <c r="H34" s="75"/>
+      <c r="I34" s="75"/>
+      <c r="J34" s="76"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="16"/>
+      <c r="M34" s="15"/>
+      <c r="N34" s="17"/>
+      <c r="O34" s="16"/>
+      <c r="P34" s="15"/>
+    </row>
+    <row r="35" spans="1:16" ht="24" customHeight="1">
+      <c r="A35" s="4">
+        <v>19</v>
+      </c>
+      <c r="B35" s="3"/>
+      <c r="C35" s="1"/>
+      <c r="D35" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E35" s="74"/>
+      <c r="F35" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G35" s="14"/>
+      <c r="H35" s="75"/>
+      <c r="I35" s="75"/>
+      <c r="J35" s="76"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="15"/>
+      <c r="N35" s="17"/>
+      <c r="O35" s="16"/>
+      <c r="P35" s="15"/>
+    </row>
+    <row r="36" spans="1:16" ht="24" customHeight="1">
+      <c r="A36" s="4">
+        <v>20</v>
+      </c>
+      <c r="B36" s="3"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" s="74"/>
+      <c r="F36" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G36" s="14"/>
+      <c r="H36" s="75"/>
+      <c r="I36" s="75"/>
+      <c r="J36" s="76"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="15"/>
+      <c r="N36" s="17"/>
+      <c r="O36" s="16"/>
+      <c r="P36" s="15"/>
+    </row>
+    <row r="37" spans="1:16" ht="23.65" customHeight="1">
+      <c r="A37" s="69" t="s">
         <v>27</v>
       </c>
-      <c r="M12" s="34"/>
-[...501 lines deleted...]
-      <c r="C37" s="3">
+      <c r="B37" s="69"/>
+      <c r="C37" s="2">
         <f>SUM(C17:C36)</f>
         <v>0</v>
       </c>
-      <c r="D37" s="19"/>
-[...34 lines deleted...]
-      <c r="A39" s="44" t="s">
+      <c r="D37" s="70"/>
+      <c r="E37" s="70"/>
+      <c r="F37" s="70"/>
+      <c r="G37" s="70"/>
+      <c r="H37" s="70"/>
+      <c r="I37" s="70"/>
+      <c r="J37" s="70"/>
+      <c r="K37" s="70"/>
+      <c r="L37" s="70"/>
+      <c r="M37" s="70"/>
+      <c r="N37" s="70"/>
+      <c r="O37" s="70"/>
+      <c r="P37" s="70"/>
+    </row>
+    <row r="38" spans="1:16" ht="18.75" customHeight="1" thickBot="1">
+      <c r="A38" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="B39" s="45"/>
-[...88 lines deleted...]
-      <c r="A43" s="70" t="s">
+      <c r="B38" s="71"/>
+      <c r="C38" s="71"/>
+      <c r="D38" s="71"/>
+      <c r="E38" s="71"/>
+      <c r="F38" s="71"/>
+      <c r="G38" s="71"/>
+      <c r="H38" s="71"/>
+      <c r="I38" s="71"/>
+      <c r="J38" s="71"/>
+      <c r="K38" s="71"/>
+      <c r="L38" s="71"/>
+      <c r="M38" s="71"/>
+      <c r="N38" s="71"/>
+      <c r="O38" s="71"/>
+      <c r="P38" s="71"/>
+    </row>
+    <row r="39" spans="1:16" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A39" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" s="50"/>
+      <c r="C39" s="50"/>
+      <c r="D39" s="50"/>
+      <c r="E39" s="50"/>
+      <c r="F39" s="50"/>
+      <c r="G39" s="50"/>
+      <c r="H39" s="50"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="K39" s="42"/>
+      <c r="L39" s="42"/>
+      <c r="M39" s="42"/>
+      <c r="N39" s="42"/>
+      <c r="O39" s="42"/>
+      <c r="P39" s="43"/>
+    </row>
+    <row r="40" spans="1:16" ht="20.25" customHeight="1">
+      <c r="A40" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="B40" s="53"/>
+      <c r="C40" s="53"/>
+      <c r="D40" s="53"/>
+      <c r="E40" s="53"/>
+      <c r="F40" s="53"/>
+      <c r="G40" s="53"/>
+      <c r="H40" s="53"/>
+      <c r="I40" s="54"/>
+      <c r="J40" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="K40" s="44"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="44"/>
+      <c r="N40" s="44"/>
+      <c r="O40" s="44"/>
+      <c r="P40" s="45"/>
+    </row>
+    <row r="41" spans="1:16" ht="32.25" customHeight="1">
+      <c r="A41" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="B41" s="68"/>
+      <c r="C41" s="46"/>
+      <c r="D41" s="47"/>
+      <c r="E41" s="47"/>
+      <c r="F41" s="47"/>
+      <c r="G41" s="47"/>
+      <c r="H41" s="47"/>
+      <c r="I41" s="48"/>
+      <c r="J41" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="K41" s="46"/>
+      <c r="L41" s="47"/>
+      <c r="M41" s="47"/>
+      <c r="N41" s="47"/>
+      <c r="O41" s="47"/>
+      <c r="P41" s="48"/>
+    </row>
+    <row r="42" spans="1:16" ht="33.75" customHeight="1">
+      <c r="A42" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="B43" s="39"/>
-[...13 lines deleted...]
-      <c r="P43" s="39"/>
+      <c r="B42" s="68"/>
+      <c r="C42" s="46"/>
+      <c r="D42" s="47"/>
+      <c r="E42" s="48"/>
+      <c r="F42" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G42" s="46"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="48"/>
+      <c r="J42" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="K42" s="46"/>
+      <c r="L42" s="47"/>
+      <c r="M42" s="48"/>
+      <c r="N42" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="O42" s="46"/>
+      <c r="P42" s="48"/>
+    </row>
+    <row r="43" spans="1:16" ht="28.5" customHeight="1">
+      <c r="A43" s="72" t="s">
+        <v>36</v>
+      </c>
+      <c r="B43" s="41"/>
+      <c r="C43" s="41"/>
+      <c r="D43" s="41"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="41"/>
+      <c r="G43" s="41"/>
+      <c r="H43" s="41"/>
+      <c r="I43" s="41"/>
+      <c r="J43" s="41"/>
+      <c r="K43" s="41"/>
+      <c r="L43" s="41"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="41"/>
+      <c r="O43" s="41"/>
+      <c r="P43" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="124">
-    <mergeCell ref="D33:E33"/>
-[...58 lines deleted...]
-    <mergeCell ref="N25:P25"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="D37:P37"/>
+    <mergeCell ref="C41:I41"/>
+    <mergeCell ref="G42:I42"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="G26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="N28:P28"/>
+    <mergeCell ref="A38:P38"/>
+    <mergeCell ref="G27:J27"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="N27:P27"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="G29:J29"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="G28:J28"/>
+    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="N32:P32"/>
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A4:P4"/>
+    <mergeCell ref="A5:P5"/>
+    <mergeCell ref="A6:P6"/>
+    <mergeCell ref="M7:P9"/>
+    <mergeCell ref="A10:P10"/>
+    <mergeCell ref="A11:P11"/>
+    <mergeCell ref="M12:P12"/>
+    <mergeCell ref="H7:L7"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="A7:C9"/>
+    <mergeCell ref="D7:G7"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="D9:G9"/>
     <mergeCell ref="A43:P43"/>
     <mergeCell ref="J39:P39"/>
     <mergeCell ref="J40:P40"/>
     <mergeCell ref="K41:P41"/>
     <mergeCell ref="O42:P42"/>
     <mergeCell ref="K42:M42"/>
     <mergeCell ref="A39:I39"/>
     <mergeCell ref="A40:I40"/>
     <mergeCell ref="K29:M29"/>
     <mergeCell ref="N29:P29"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="G30:J30"/>
     <mergeCell ref="K30:M30"/>
     <mergeCell ref="N30:P30"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="G36:J36"/>
     <mergeCell ref="K36:M36"/>
     <mergeCell ref="N36:P36"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="G31:J31"/>
     <mergeCell ref="K31:M31"/>
     <mergeCell ref="N31:P31"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="G32:J32"/>
-    <mergeCell ref="A1:P2"/>
-[...38 lines deleted...]
-    <mergeCell ref="N32:P32"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G23:J23"/>
+    <mergeCell ref="K23:M23"/>
+    <mergeCell ref="N23:P23"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:J24"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="N24:P24"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="G25:J25"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="N25:P25"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="G20:J20"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="N20:P20"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="G21:J21"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="N21:P21"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="G22:J22"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="N22:P22"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="G18:J18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="N18:P18"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="G16:J16"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="G19:J19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="N19:P19"/>
+    <mergeCell ref="A13:I13"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="E12:K12"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="N16:P16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:J17"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="N17:P17"/>
+    <mergeCell ref="D15:P15"/>
+    <mergeCell ref="J13:P13"/>
+    <mergeCell ref="D14:P14"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="G33:J33"/>
+    <mergeCell ref="K33:M33"/>
+    <mergeCell ref="N33:P33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="G34:J34"/>
+    <mergeCell ref="K34:M34"/>
+    <mergeCell ref="N34:P34"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="G35:J35"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="N35:P35"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A43:P43" r:id="rId1" display="taxaccountant@byu.edu" xr:uid="{757A18E2-2021-4F42-B709-689F1F64154F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="65" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Research Subjects Payment Record</dc:title>
   <dc:subject/>
   <dc:creator>Paul Larsen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-11-04T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2024-11-05T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
     <vt:lpwstr>Microsoft: Print To PDF</vt:lpwstr>
   </property>
 </Properties>
 </file>